--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PP1 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="25">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="28">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>NUMBER AND VALUE OF ACQUIRING TRANSACTIONS (TOTAL) IN THE TERRITORY OF THE REPUBLIC OF CROATIA - year 2026
 </t>
   </si>
   <si>
     <t>Reporting period</t>
   </si>
   <si>
     <t>Device/place/channel</t>
   </si>
   <si>
     <t>Own</t>
@@ -85,50 +85,59 @@
     <t> </t>
   </si>
   <si>
     <t> ATM</t>
   </si>
   <si>
     <t> EFTPOS terminal</t>
   </si>
   <si>
     <t> JANUARY</t>
   </si>
   <si>
     <t> Internet</t>
   </si>
   <si>
     <t> Other</t>
   </si>
   <si>
     <t> TOTAL</t>
   </si>
   <si>
     <t> FEBRUARY</t>
   </si>
   <si>
     <t> MARCH</t>
+  </si>
+  <si>
+    <t> APRIL</t>
+  </si>
+  <si>
+    <t> MAY</t>
+  </si>
+  <si>
+    <t> JUNE</t>
   </si>
   <si>
     <t> TOTAL </t>
   </si>
   <si>
     <t> SUM TOTAL </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
@@ -535,51 +544,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R29"/>
+  <dimension ref="A1:R44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="19" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="19" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="19" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="19" customWidth="1"/>
     <col min="18" max="18" width="4" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1483,326 +1492,1166 @@
         <v>7148496</v>
       </c>
       <c r="L24" t="s" s="12">
         <v>14</v>
       </c>
       <c r="M24" s="13">
         <v>223210117</v>
       </c>
       <c r="N24" t="s" s="12">
         <v>14</v>
       </c>
       <c r="O24" s="13">
         <v>75122553</v>
       </c>
       <c r="P24" t="s" s="12">
         <v>14</v>
       </c>
       <c r="Q24" s="13">
         <v>3640678401</v>
       </c>
       <c r="R24" t="s" s="12">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B25" t="s" s="14">
+      <c r="A25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s" s="7">
         <v>15</v>
       </c>
-      <c r="C25" s="15">
-[...44 lines deleted...]
-      <c r="R25" t="s" s="14">
+      <c r="C25" s="8">
+        <v>7381844</v>
+      </c>
+      <c r="D25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1642209646</v>
+      </c>
+      <c r="F25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G25" s="8">
+        <v>700367</v>
+      </c>
+      <c r="H25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I25" s="8">
+        <v>99564620</v>
+      </c>
+      <c r="J25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K25" s="8">
+        <v>256919</v>
+      </c>
+      <c r="L25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M25" s="8">
+        <v>58842076</v>
+      </c>
+      <c r="N25" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O25" s="9">
+        <v>8339130</v>
+      </c>
+      <c r="P25" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>1800616342</v>
+      </c>
+      <c r="R25" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:18">
-      <c r="A26" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B26" t="s" s="14">
+      <c r="A26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s" s="7">
         <v>16</v>
       </c>
-      <c r="C26" s="15">
-[...44 lines deleted...]
-      <c r="R26" t="s" s="14">
+      <c r="C26" s="8">
+        <v>12877417</v>
+      </c>
+      <c r="D26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E26" s="8">
+        <v>360937870</v>
+      </c>
+      <c r="F26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G26" s="8">
+        <v>38725440</v>
+      </c>
+      <c r="H26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I26" s="8">
+        <v>1052571794</v>
+      </c>
+      <c r="J26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K26" s="8">
+        <v>9470156</v>
+      </c>
+      <c r="L26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M26" s="8">
+        <v>248205913</v>
+      </c>
+      <c r="N26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O26" s="9">
+        <v>61073013</v>
+      </c>
+      <c r="P26" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>1661715577</v>
+      </c>
+      <c r="R26" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:18">
-      <c r="A27" t="s" s="10">
+      <c r="A27" t="s" s="7">
         <v>23</v>
       </c>
-      <c r="B27" t="s" s="14">
+      <c r="B27" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="C27" s="15">
-[...44 lines deleted...]
-      <c r="R27" t="s" s="14">
+      <c r="C27" s="8">
+        <v>3825659</v>
+      </c>
+      <c r="D27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E27" s="8">
+        <v>108916794</v>
+      </c>
+      <c r="F27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G27" s="8">
+        <v>2968186</v>
+      </c>
+      <c r="H27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I27" s="8">
+        <v>140333123</v>
+      </c>
+      <c r="J27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K27" s="8">
+        <v>506458</v>
+      </c>
+      <c r="L27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M27" s="8">
+        <v>52722686</v>
+      </c>
+      <c r="N27" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O27" s="9">
+        <v>7300303</v>
+      </c>
+      <c r="P27" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>301972603</v>
+      </c>
+      <c r="R27" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B28" t="s" s="14">
+      <c r="A28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="C28" s="15">
-[...44 lines deleted...]
-      <c r="R28" t="s" s="14">
+      <c r="C28" s="8">
+        <v>343461</v>
+      </c>
+      <c r="D28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E28" s="8">
+        <v>40753687</v>
+      </c>
+      <c r="F28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G28" s="8">
+        <v>35986</v>
+      </c>
+      <c r="H28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I28" s="8">
+        <v>4074000</v>
+      </c>
+      <c r="J28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K28" s="8">
+        <v>7777</v>
+      </c>
+      <c r="L28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M28" s="8">
+        <v>1967280</v>
+      </c>
+      <c r="N28" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O28" s="9">
+        <v>387224</v>
+      </c>
+      <c r="P28" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>46794967</v>
+      </c>
+      <c r="R28" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:18">
-      <c r="A29" t="s" s="10">
+      <c r="A29" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B29" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C29" s="13">
+        <v>24428381</v>
+      </c>
+      <c r="D29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="E29" s="13">
+        <v>2152817997</v>
+      </c>
+      <c r="F29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="G29" s="13">
+        <v>42429979</v>
+      </c>
+      <c r="H29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="I29" s="13">
+        <v>1296543537</v>
+      </c>
+      <c r="J29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="K29" s="13">
+        <v>10241310</v>
+      </c>
+      <c r="L29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="M29" s="13">
+        <v>361737955</v>
+      </c>
+      <c r="N29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="O29" s="13">
+        <v>77099670</v>
+      </c>
+      <c r="P29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>3811099489</v>
+      </c>
+      <c r="R29" t="s" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C30" s="8">
+        <v>7501205</v>
+      </c>
+      <c r="D30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1690044118</v>
+      </c>
+      <c r="F30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G30" s="8">
+        <v>758314</v>
+      </c>
+      <c r="H30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I30" s="8">
+        <v>108272910</v>
+      </c>
+      <c r="J30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K30" s="8">
+        <v>375382</v>
+      </c>
+      <c r="L30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M30" s="8">
+        <v>83389818</v>
+      </c>
+      <c r="N30" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O30" s="9">
+        <v>8634901</v>
+      </c>
+      <c r="P30" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>1881706846</v>
+      </c>
+      <c r="R30" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C31" s="8">
+        <v>13508446</v>
+      </c>
+      <c r="D31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E31" s="8">
+        <v>377430123</v>
+      </c>
+      <c r="F31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G31" s="8">
+        <v>40114018</v>
+      </c>
+      <c r="H31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I31" s="8">
+        <v>1086440059</v>
+      </c>
+      <c r="J31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K31" s="8">
+        <v>12973607</v>
+      </c>
+      <c r="L31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M31" s="8">
+        <v>391133161</v>
+      </c>
+      <c r="N31" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O31" s="9">
+        <v>66596071</v>
+      </c>
+      <c r="P31" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>1855003343</v>
+      </c>
+      <c r="R31" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s" s="7">
         <v>24</v>
       </c>
-      <c r="C29" s="13">
-[...44 lines deleted...]
-      <c r="R29" t="s" s="12">
+      <c r="B32" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="C32" s="8">
+        <v>3928082</v>
+      </c>
+      <c r="D32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E32" s="8">
+        <v>115331546</v>
+      </c>
+      <c r="F32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G32" s="8">
+        <v>3137200</v>
+      </c>
+      <c r="H32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I32" s="8">
+        <v>149289236</v>
+      </c>
+      <c r="J32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K32" s="8">
+        <v>626289</v>
+      </c>
+      <c r="L32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M32" s="8">
+        <v>67878102</v>
+      </c>
+      <c r="N32" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O32" s="9">
+        <v>7691571</v>
+      </c>
+      <c r="P32" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>332498884</v>
+      </c>
+      <c r="R32" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C33" s="8">
+        <v>359913</v>
+      </c>
+      <c r="D33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E33" s="8">
+        <v>42298389</v>
+      </c>
+      <c r="F33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G33" s="8">
+        <v>33748</v>
+      </c>
+      <c r="H33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I33" s="8">
+        <v>3888165</v>
+      </c>
+      <c r="J33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K33" s="8">
+        <v>8048</v>
+      </c>
+      <c r="L33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M33" s="8">
+        <v>2300621</v>
+      </c>
+      <c r="N33" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O33" s="9">
+        <v>401709</v>
+      </c>
+      <c r="P33" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>48487175</v>
+      </c>
+      <c r="R33" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C34" s="13">
+        <v>25297646</v>
+      </c>
+      <c r="D34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="E34" s="13">
+        <v>2225104176</v>
+      </c>
+      <c r="F34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="G34" s="13">
+        <v>44043280</v>
+      </c>
+      <c r="H34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="I34" s="13">
+        <v>1347890370</v>
+      </c>
+      <c r="J34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="K34" s="13">
+        <v>13983326</v>
+      </c>
+      <c r="L34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="M34" s="13">
+        <v>544701702</v>
+      </c>
+      <c r="N34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="O34" s="13">
+        <v>83324252</v>
+      </c>
+      <c r="P34" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>4117696248</v>
+      </c>
+      <c r="R34" t="s" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C35" s="8">
+        <v>7238877</v>
+      </c>
+      <c r="D35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1673360501</v>
+      </c>
+      <c r="F35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G35" s="8">
+        <v>744058</v>
+      </c>
+      <c r="H35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I35" s="8">
+        <v>106437730</v>
+      </c>
+      <c r="J35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K35" s="8">
+        <v>550249</v>
+      </c>
+      <c r="L35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M35" s="8">
+        <v>117535331</v>
+      </c>
+      <c r="N35" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O35" s="9">
+        <v>8533184</v>
+      </c>
+      <c r="P35" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>1897333562</v>
+      </c>
+      <c r="R35" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C36" s="8">
+        <v>13676063</v>
+      </c>
+      <c r="D36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E36" s="8">
+        <v>390504469</v>
+      </c>
+      <c r="F36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G36" s="8">
+        <v>40421250</v>
+      </c>
+      <c r="H36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I36" s="8">
+        <v>1126136539</v>
+      </c>
+      <c r="J36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K36" s="8">
+        <v>19432534</v>
+      </c>
+      <c r="L36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M36" s="8">
+        <v>661029665</v>
+      </c>
+      <c r="N36" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O36" s="9">
+        <v>73529847</v>
+      </c>
+      <c r="P36" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>2177670673</v>
+      </c>
+      <c r="R36" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" t="s" s="7">
+        <v>25</v>
+      </c>
+      <c r="B37" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="C37" s="8">
+        <v>3710797</v>
+      </c>
+      <c r="D37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E37" s="8">
+        <v>111775062</v>
+      </c>
+      <c r="F37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3056757</v>
+      </c>
+      <c r="H37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I37" s="8">
+        <v>150740785</v>
+      </c>
+      <c r="J37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K37" s="8">
+        <v>771368</v>
+      </c>
+      <c r="L37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M37" s="8">
+        <v>86490933</v>
+      </c>
+      <c r="N37" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O37" s="9">
+        <v>7538922</v>
+      </c>
+      <c r="P37" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>349006780</v>
+      </c>
+      <c r="R37" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C38" s="8">
+        <v>353043</v>
+      </c>
+      <c r="D38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E38" s="8">
+        <v>46284340</v>
+      </c>
+      <c r="F38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G38" s="8">
+        <v>33132</v>
+      </c>
+      <c r="H38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I38" s="8">
+        <v>3839202</v>
+      </c>
+      <c r="J38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K38" s="8">
+        <v>10088</v>
+      </c>
+      <c r="L38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M38" s="8">
+        <v>2736085</v>
+      </c>
+      <c r="N38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O38" s="9">
+        <v>396263</v>
+      </c>
+      <c r="P38" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>52859627</v>
+      </c>
+      <c r="R38" t="s" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C39" s="13">
+        <v>24978780</v>
+      </c>
+      <c r="D39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="E39" s="13">
+        <v>2221924372</v>
+      </c>
+      <c r="F39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="G39" s="13">
+        <v>44255197</v>
+      </c>
+      <c r="H39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="I39" s="13">
+        <v>1387154256</v>
+      </c>
+      <c r="J39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="K39" s="13">
+        <v>20764239</v>
+      </c>
+      <c r="L39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="M39" s="13">
+        <v>867792014</v>
+      </c>
+      <c r="N39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="O39" s="13">
+        <v>89998216</v>
+      </c>
+      <c r="P39" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>4476870642</v>
+      </c>
+      <c r="R39" t="s" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="C40" s="15">
+        <v>42511849</v>
+      </c>
+      <c r="D40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="E40" s="15">
+        <v>9418741802</v>
+      </c>
+      <c r="F40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="G40" s="15">
+        <v>4117434</v>
+      </c>
+      <c r="H40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="I40" s="15">
+        <v>576614710</v>
+      </c>
+      <c r="J40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="K40" s="15">
+        <v>1632069</v>
+      </c>
+      <c r="L40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="M40" s="15">
+        <v>370703271</v>
+      </c>
+      <c r="N40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="O40" s="15">
+        <v>48261352</v>
+      </c>
+      <c r="P40" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="15">
+        <v>10366059783</v>
+      </c>
+      <c r="R40" t="s" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s" s="14">
+        <v>16</v>
+      </c>
+      <c r="C41" s="15">
+        <v>76480102</v>
+      </c>
+      <c r="D41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="E41" s="15">
+        <v>2121633018</v>
+      </c>
+      <c r="F41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="G41" s="15">
+        <v>226355270</v>
+      </c>
+      <c r="H41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="I41" s="15">
+        <v>6081567943</v>
+      </c>
+      <c r="J41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="K41" s="15">
+        <v>58846160</v>
+      </c>
+      <c r="L41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="M41" s="15">
+        <v>1652570906</v>
+      </c>
+      <c r="N41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="O41" s="15">
+        <v>361681532</v>
+      </c>
+      <c r="P41" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q41" s="15">
+        <v>9855771867</v>
+      </c>
+      <c r="R41" t="s" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" t="s" s="10">
+        <v>26</v>
+      </c>
+      <c r="B42" t="s" s="14">
+        <v>18</v>
+      </c>
+      <c r="C42" s="15">
+        <v>19256584</v>
+      </c>
+      <c r="D42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="E42" s="15">
+        <v>659877659</v>
+      </c>
+      <c r="F42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="G42" s="15">
+        <v>17781024</v>
+      </c>
+      <c r="H42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="I42" s="15">
+        <v>846098531</v>
+      </c>
+      <c r="J42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="K42" s="15">
+        <v>2994234</v>
+      </c>
+      <c r="L42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="M42" s="15">
+        <v>318673184</v>
+      </c>
+      <c r="N42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="O42" s="15">
+        <v>40031842</v>
+      </c>
+      <c r="P42" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q42" s="15">
+        <v>1824649374</v>
+      </c>
+      <c r="R42" t="s" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="C43" s="15">
+        <v>2027868</v>
+      </c>
+      <c r="D43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="E43" s="15">
+        <v>236445138</v>
+      </c>
+      <c r="F43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="G43" s="15">
+        <v>223506</v>
+      </c>
+      <c r="H43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="I43" s="15">
+        <v>24596281</v>
+      </c>
+      <c r="J43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="K43" s="15">
+        <v>43993</v>
+      </c>
+      <c r="L43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="M43" s="15">
+        <v>11750153</v>
+      </c>
+      <c r="N43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="O43" s="15">
+        <v>2295367</v>
+      </c>
+      <c r="P43" t="s" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q43" s="15">
+        <v>272791572</v>
+      </c>
+      <c r="R43" t="s" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" t="s" s="10">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s" s="12">
+        <v>27</v>
+      </c>
+      <c r="C44" s="13">
+        <v>140276403</v>
+      </c>
+      <c r="D44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="E44" s="13">
+        <v>12436697617</v>
+      </c>
+      <c r="F44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="G44" s="13">
+        <v>248477234</v>
+      </c>
+      <c r="H44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="I44" s="13">
+        <v>7528877465</v>
+      </c>
+      <c r="J44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="K44" s="13">
+        <v>63516456</v>
+      </c>
+      <c r="L44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="M44" s="13">
+        <v>2353697514</v>
+      </c>
+      <c r="N44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="O44" s="13">
+        <v>452270093</v>
+      </c>
+      <c r="P44" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>22319272596</v>
+      </c>
+      <c r="R44" t="s" s="12">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A5:R5"/>
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>